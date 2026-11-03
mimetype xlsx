--- v0 (2026-10-14)
+++ v1 (2026-11-03)
@@ -1,163 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://o365ucr.sharepoint.com/teams/RPB/Shared Documents/General/RPB/Oracle Budget/Smartview Upload Backup/ITFs/FY27/03 September/Journal/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{D909EA72-F8F6-450F-83CA-521168141693}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="5" documentId="8_{D909EA72-F8F6-450F-83CA-521168141693}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BCB9152F-AA45-4B10-B74D-C388B4348BDB}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{F3813115-D274-4F9E-A4BE-5CE2AEE0C1BB}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{F3813115-D274-4F9E-A4BE-5CE2AEE0C1BB}"/>
   </bookViews>
   <sheets>
-    <sheet name="Report For Distribution" sheetId="1" r:id="rId1"/>
+    <sheet name="Report For Distribution" sheetId="2" r:id="rId1"/>
   </sheets>
   <externalReferences>
     <externalReference r:id="rId2"/>
   </externalReferences>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Report For Distribution'!$A$1:$P$1</definedName>
     <definedName name="Yes_No_List">[1]!YNList[Y/N]</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="2"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...60 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="721" uniqueCount="235">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="781" uniqueCount="253">
   <si>
     <t>Org</t>
   </si>
   <si>
     <t>Ledger</t>
   </si>
   <si>
     <t>Account Level E</t>
   </si>
   <si>
     <t>Dept</t>
   </si>
   <si>
     <t>Fund Level D</t>
   </si>
   <si>
     <t>Function</t>
   </si>
   <si>
     <t>Program</t>
   </si>
   <si>
     <t>Flex1</t>
   </si>
   <si>
@@ -818,174 +754,208 @@
     <t xml:space="preserve">Castillo Heredia SR           </t>
   </si>
   <si>
     <t>S1590</t>
   </si>
   <si>
     <t xml:space="preserve">Alejandro Castillo Heredia UC Alianza MX award SRS26-UCSC-03 Short-Term Research in Mexico for UC Graduate Students UCR to UCSC Alejandro Castillo Heredia UC Alianza MX award SRS26-UCSC-03 Short-Term Research in Mexico for UC Graduate Students       </t>
   </si>
   <si>
     <t xml:space="preserve">Julissa Muniz SGCT2           </t>
   </si>
   <si>
     <t>S1591</t>
   </si>
   <si>
     <t xml:space="preserve">Julissa Muniz UC Alianza MX award SGCT26F-12 Small Grant for Conferences &amp; Travel UCR to UCLA Julissa Muniz UC Alianza MX award SGCT26F-12 Small Grant for Conferences &amp; Travel                                                                           </t>
   </si>
   <si>
     <t xml:space="preserve">Octavio Aburto UCMX           </t>
   </si>
   <si>
     <t>S1627</t>
   </si>
   <si>
     <t xml:space="preserve">Octavio Aburto UC Alianza MX award UCMXSPONS-26-01 Alianza Sponsorships UCR to UCSD Octavio Aburto UC Alianza MX award UCMXSPONS-26-01 Alianza Sponsorships; UCSD Project: 2056884                                                                        </t>
+  </si>
+  <si>
+    <t>ORG23</t>
+  </si>
+  <si>
+    <t>A01715</t>
+  </si>
+  <si>
+    <t>18121</t>
+  </si>
+  <si>
+    <t xml:space="preserve">F UCI                         </t>
+  </si>
+  <si>
+    <t>S1490</t>
+  </si>
+  <si>
+    <t xml:space="preserve">UCI to UCR UCI to UCR: TRDRP subcontractor funds disbursement for subaward 2026-2307 under T34CR8419H. UCI SP10784 (444091-18121). Walid Wahba wahbaw@hs.uci.edu Sergio Estevan Gonzalez sergioestevan.gonzalez@medsch.ucr.edu                            </t>
+  </si>
+  <si>
+    <t>19924</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Transfer Collaborat           </t>
+  </si>
+  <si>
+    <t>S1576</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2026-27 SAPEP Funding to UCR To provide one-time funding for Student Academic Preparation and Educational Partnerships (SAPEP) programs to support and augment strategic outreach, academic preparation, community engagement and educational partnership </t>
+  </si>
+  <si>
+    <t xml:space="preserve">MESA Cohort Expansi           </t>
+  </si>
+  <si>
+    <t>A41715</t>
+  </si>
+  <si>
+    <t>35912</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Thelma Hansen Fund            </t>
+  </si>
+  <si>
+    <t>S1243</t>
+  </si>
+  <si>
+    <t>Hansen Thelma SA25-7714-05 to Mary Lu Arpaia UCANR to UCR for Hansen Thelma award SA25-7714-05 titled Understanding Climate Change Impact on Avocado Floral Behavior in Ventura County 0701/25-06/30/27 Mary Lu Arpaia, Kristina Hartley- Kristina.Hartley</t>
+  </si>
+  <si>
+    <t>501</t>
+  </si>
+  <si>
+    <t>506</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
-    <font>
-[...11 lines deleted...]
-    </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-9.9978637043366805E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
-    <border>
-[...7 lines deleted...]
-    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="15">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="2" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="40" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="40" fontId="0" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="40" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="40" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" quotePrefix="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="20">
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
@@ -993,77 +963,78 @@
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
+      <numFmt numFmtId="8" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <family val="2"/>
         <scheme val="minor"/>
       </font>
-      <numFmt numFmtId="8" formatCode="#,##0.00_);[Red]\(#,##0.00\)"/>
       <fill>
         <patternFill patternType="none">
-          <bgColor auto="1"/>
+          <fgColor indexed="64"/>
+          <bgColor indexed="65"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
@@ -1088,50 +1059,51 @@
       </fill>
       <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
+      <numFmt numFmtId="0" formatCode="General"/>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="thin">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <border outline="0">
         <top style="thin">
           <color indexed="64"/>
         </top>
       </border>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="none">
           <bgColor auto="1"/>
         </patternFill>
@@ -1202,72 +1174,72 @@
     <sheetNames>
       <sheetName val="ITF Form"/>
       <sheetName val="Lists"/>
       <sheetName val="Form Data"/>
       <sheetName val="Rules"/>
       <sheetName val="Business Office Use Only"/>
       <sheetName val="Sheet1"/>
       <sheetName val="Sheet1 (3)"/>
       <sheetName val="Final ITF Form - macro enabled "/>
     </sheetNames>
     <sheetDataSet>
       <sheetData sheetId="0" refreshError="1"/>
       <sheetData sheetId="1"/>
       <sheetData sheetId="2" refreshError="1"/>
       <sheetData sheetId="3" refreshError="1"/>
       <sheetData sheetId="4" refreshError="1"/>
       <sheetData sheetId="5" refreshError="1"/>
       <sheetData sheetId="6" refreshError="1"/>
       <sheetData sheetId="7" refreshError="1"/>
     </sheetDataSet>
   </externalBook>
 </externalLink>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{C6B01087-0200-47DB-8D48-C149489C459D}" name="Table5" displayName="Table5" ref="A1:P48" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" headerRowBorderDxfId="16" tableBorderDxfId="17">
-[...2 lines deleted...]
-    <sortCondition ref="A1:A48"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{7DAF2FD8-4E8F-4319-A067-84E94E2C526C}" name="Table53" displayName="Table53" ref="A1:P52" totalsRowShown="0" headerRowDxfId="19" dataDxfId="18" headerRowBorderDxfId="16" tableBorderDxfId="17">
+  <autoFilter ref="A1:P52" xr:uid="{061FE4E0-32D2-49BF-B655-67ED8671A0F7}"/>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:P52">
+    <sortCondition ref="A1:A52"/>
   </sortState>
   <tableColumns count="16">
-    <tableColumn id="1" xr3:uid="{C28BBAEF-36C6-462E-A666-B191AC9CD40B}" name="Org" dataDxfId="15"/>
-[...14 lines deleted...]
-    <tableColumn id="16" xr3:uid="{C2DA9C24-7FE7-4A3E-9665-717C07ECA8F4}" name="Explanation" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{06F4FB26-9C5C-4B06-B9FD-D88A3F686F25}" name="Org" dataDxfId="15"/>
+    <tableColumn id="2" xr3:uid="{F79EA7F4-25B3-4DCF-A92B-D5258FED47C3}" name="Ledger" dataDxfId="14"/>
+    <tableColumn id="3" xr3:uid="{8B248677-DBE6-48EB-8446-134CFC1B32CF}" name="Account Level E" dataDxfId="13"/>
+    <tableColumn id="4" xr3:uid="{F90280E0-E88C-49C2-A82E-251069F13988}" name="Dept" dataDxfId="12"/>
+    <tableColumn id="5" xr3:uid="{802C95A0-A81F-40D3-B9D6-E9571CFCFF84}" name="Fund Level D" dataDxfId="11"/>
+    <tableColumn id="6" xr3:uid="{9B318AB3-6A4A-4BF7-9D7A-2B57AEB1FF7D}" name="Function" dataDxfId="10"/>
+    <tableColumn id="7" xr3:uid="{9860ECD8-60F7-45A1-B37A-D5B836FA7758}" name="Program" dataDxfId="9"/>
+    <tableColumn id="8" xr3:uid="{18F22F92-1976-4EAF-8E92-4A8059167B04}" name="Flex1" dataDxfId="8"/>
+    <tableColumn id="9" xr3:uid="{7A1D109B-089B-4084-A205-1A6E4FD733FD}" name="Flex2" dataDxfId="7"/>
+    <tableColumn id="10" xr3:uid="{53CE9E66-3D53-4890-896C-36803E1500D6}" name="Project" dataDxfId="6"/>
+    <tableColumn id="12" xr3:uid="{77521927-B3FA-42D0-9C79-964DF7786AC5}" name="Descr" dataDxfId="5" dataCellStyle="Comma"/>
+    <tableColumn id="11" xr3:uid="{3CAAB11E-D9B0-488F-9527-23B531610AF0}" name="Budget" dataDxfId="4" dataCellStyle="Comma"/>
+    <tableColumn id="13" xr3:uid="{794B9026-0981-4565-8601-CB3F4B631F87}" name="Doc#" dataDxfId="3"/>
+    <tableColumn id="14" xr3:uid="{794D2C6D-D5C8-46B4-AFB3-561687D176D6}" name="Campus" dataDxfId="2"/>
+    <tableColumn id="15" xr3:uid="{8ECEACD5-D878-4FB4-A8E6-69495EE4EC3E}" name="ITF Month" dataDxfId="1"/>
+    <tableColumn id="16" xr3:uid="{A2915457-F1ED-475F-9284-E24478ACC3B0}" name="Explanation" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
@@ -1525,2483 +1497,2680 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8AE30A2E-405A-47B2-8DDE-C01897D8762D}">
-  <dimension ref="A1:P48"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EB2ECAE8-8F89-4A19-BAA9-4D7591DA9D96}">
+  <dimension ref="A1:P52"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="3" max="3" width="16.85546875" customWidth="1"/>
     <col min="5" max="5" width="14.42578125" customWidth="1"/>
     <col min="6" max="6" width="10.85546875" customWidth="1"/>
     <col min="7" max="7" width="10.5703125" customWidth="1"/>
     <col min="8" max="8" width="16" customWidth="1"/>
     <col min="9" max="9" width="11.140625" customWidth="1"/>
     <col min="10" max="10" width="12.85546875" customWidth="1"/>
-    <col min="11" max="11" width="29" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="16" max="16" width="245.85546875" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="28" style="8" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="13.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="10.140625" customWidth="1"/>
+    <col min="16" max="16" width="247.5703125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="245.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" s="3" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>9</v>
       </c>
-      <c r="K1" s="1" t="s">
+      <c r="K1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="L1" s="2" t="s">
+      <c r="L1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="1" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="1" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" s="4" t="s">
         <v>17</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>18</v>
       </c>
       <c r="D2" s="4" t="s">
         <v>19</v>
       </c>
       <c r="E2" s="5" t="s">
         <v>20</v>
       </c>
       <c r="F2" s="4" t="s">
         <v>21</v>
       </c>
       <c r="G2" s="4" t="s">
         <v>22</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>23</v>
       </c>
       <c r="I2" s="4" t="s">
         <v>24</v>
       </c>
       <c r="J2" s="4" t="s">
         <v>25</v>
       </c>
-      <c r="K2" s="6" t="s">
+      <c r="K2" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="L2" s="7">
+      <c r="L2" s="6">
         <v>1000</v>
       </c>
       <c r="M2" s="4" t="s">
         <v>27</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>28</v>
       </c>
       <c r="O2" s="4" t="s">
         <v>29</v>
       </c>
       <c r="P2" s="4" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="3" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>31</v>
       </c>
-      <c r="B3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C3" s="4" t="s">
+      <c r="B3" t="s">
+        <v>17</v>
+      </c>
+      <c r="C3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="D3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" s="5" t="s">
+      <c r="E3" s="9" t="s">
         <v>34</v>
       </c>
-      <c r="F3" s="4" t="s">
+      <c r="F3" t="s">
         <v>21</v>
       </c>
-      <c r="G3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H3" s="4" t="s">
+      <c r="G3" t="s">
+        <v>22</v>
+      </c>
+      <c r="H3" t="s">
         <v>35</v>
       </c>
-      <c r="I3" s="4" t="s">
+      <c r="I3" t="s">
         <v>36</v>
       </c>
-      <c r="J3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K3" s="6" t="s">
+      <c r="J3" t="s">
+        <v>25</v>
+      </c>
+      <c r="K3" s="10" t="s">
         <v>37</v>
       </c>
-      <c r="L3" s="7">
+      <c r="L3" s="11">
         <v>-96700</v>
       </c>
-      <c r="M3" s="4" t="s">
+      <c r="M3" t="s">
         <v>38</v>
       </c>
-      <c r="N3" s="4" t="s">
+      <c r="N3" t="s">
         <v>39</v>
       </c>
-      <c r="O3" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P3" s="4" t="s">
+      <c r="O3" t="s">
+        <v>29</v>
+      </c>
+      <c r="P3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>31</v>
       </c>
-      <c r="B4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C4" s="4" t="s">
+      <c r="B4" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" t="s">
         <v>32</v>
       </c>
-      <c r="D4" s="4" t="s">
+      <c r="D4" t="s">
         <v>41</v>
       </c>
-      <c r="E4" s="5" t="s">
+      <c r="E4" s="9" t="s">
         <v>42</v>
       </c>
-      <c r="F4" s="4" t="s">
+      <c r="F4" t="s">
         <v>43</v>
       </c>
-      <c r="G4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="4" t="s">
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4" t="s">
         <v>44</v>
       </c>
-      <c r="I4" s="4" t="s">
+      <c r="I4" t="s">
         <v>45</v>
       </c>
-      <c r="J4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K4" s="6" t="s">
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="L4" s="7">
+      <c r="L4" s="11">
         <v>12300</v>
       </c>
-      <c r="M4" s="4" t="s">
+      <c r="M4" t="s">
         <v>47</v>
       </c>
-      <c r="N4" s="4" t="s">
+      <c r="N4" t="s">
         <v>28</v>
       </c>
-      <c r="O4" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P4" s="4" t="s">
+      <c r="O4" t="s">
+        <v>29</v>
+      </c>
+      <c r="P4" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>49</v>
       </c>
-      <c r="B5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C5" s="4" t="s">
+      <c r="B5" t="s">
+        <v>17</v>
+      </c>
+      <c r="C5" t="s">
         <v>32</v>
       </c>
-      <c r="D5" s="4" t="s">
+      <c r="D5" t="s">
         <v>50</v>
       </c>
-      <c r="E5" s="5" t="s">
+      <c r="E5" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F5" s="4" t="s">
+      <c r="F5" t="s">
         <v>43</v>
       </c>
-      <c r="G5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H5" s="4" t="s">
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5" t="s">
         <v>51</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="I5" t="s">
         <v>52</v>
       </c>
-      <c r="J5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K5" s="6" t="s">
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="L5" s="7">
+      <c r="L5" s="11">
         <v>-3000</v>
       </c>
-      <c r="M5" s="4" t="s">
+      <c r="M5" t="s">
         <v>54</v>
       </c>
-      <c r="N5" s="4" t="s">
+      <c r="N5" t="s">
         <v>28</v>
       </c>
-      <c r="O5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P5" s="4" t="s">
+      <c r="O5" t="s">
+        <v>29</v>
+      </c>
+      <c r="P5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>49</v>
       </c>
-      <c r="B6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C6" s="4" t="s">
+      <c r="B6" t="s">
+        <v>17</v>
+      </c>
+      <c r="C6" t="s">
         <v>32</v>
       </c>
-      <c r="D6" s="4" t="s">
+      <c r="D6" t="s">
         <v>56</v>
       </c>
-      <c r="E6" s="5" t="s">
+      <c r="E6" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F6" s="4" t="s">
+      <c r="F6" t="s">
         <v>21</v>
       </c>
-      <c r="G6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H6" s="4" t="s">
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6" t="s">
         <v>35</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="I6" t="s">
         <v>57</v>
       </c>
-      <c r="J6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K6" s="6" t="s">
+      <c r="J6" t="s">
+        <v>25</v>
+      </c>
+      <c r="K6" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="L6" s="7">
+      <c r="L6" s="11">
         <v>500</v>
       </c>
-      <c r="M6" s="4" t="s">
+      <c r="M6" t="s">
         <v>59</v>
       </c>
-      <c r="N6" s="4" t="s">
+      <c r="N6" t="s">
         <v>28</v>
       </c>
-      <c r="O6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P6" s="4" t="s">
+      <c r="O6" t="s">
+        <v>29</v>
+      </c>
+      <c r="P6" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>61</v>
       </c>
-      <c r="B7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="4" t="s">
+      <c r="B7" t="s">
+        <v>17</v>
+      </c>
+      <c r="C7" t="s">
         <v>32</v>
       </c>
-      <c r="D7" s="4" t="s">
+      <c r="D7" t="s">
         <v>62</v>
       </c>
-      <c r="E7" s="5" t="s">
+      <c r="E7" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F7" s="4" t="s">
+      <c r="F7" t="s">
         <v>43</v>
       </c>
-      <c r="G7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H7" s="4" t="s">
+      <c r="G7" t="s">
+        <v>22</v>
+      </c>
+      <c r="H7" t="s">
         <v>63</v>
       </c>
-      <c r="I7" s="4" t="s">
+      <c r="I7" t="s">
         <v>64</v>
       </c>
-      <c r="J7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K7" s="6" t="s">
+      <c r="J7" t="s">
+        <v>25</v>
+      </c>
+      <c r="K7" s="10" t="s">
         <v>65</v>
       </c>
-      <c r="L7" s="7">
+      <c r="L7" s="11">
         <v>-1000</v>
       </c>
-      <c r="M7" s="4" t="s">
+      <c r="M7" t="s">
         <v>66</v>
       </c>
-      <c r="N7" s="4" t="s">
+      <c r="N7" t="s">
         <v>67</v>
       </c>
-      <c r="O7" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P7" s="4" t="s">
+      <c r="O7" t="s">
+        <v>29</v>
+      </c>
+      <c r="P7" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="8" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>61</v>
       </c>
-      <c r="B8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C8" s="4" t="s">
+      <c r="B8" t="s">
+        <v>17</v>
+      </c>
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" s="4" t="s">
+      <c r="D8" t="s">
         <v>62</v>
       </c>
-      <c r="E8" s="5" t="s">
+      <c r="E8" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F8" s="4" t="s">
+      <c r="F8" t="s">
         <v>43</v>
       </c>
-      <c r="G8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H8" s="4" t="s">
+      <c r="G8" t="s">
+        <v>22</v>
+      </c>
+      <c r="H8" t="s">
         <v>63</v>
       </c>
-      <c r="I8" s="4" t="s">
+      <c r="I8" t="s">
         <v>64</v>
       </c>
-      <c r="J8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K8" s="6" t="s">
+      <c r="J8" t="s">
+        <v>25</v>
+      </c>
+      <c r="K8" s="10" t="s">
         <v>69</v>
       </c>
-      <c r="L8" s="7">
+      <c r="L8" s="11">
         <v>-1000</v>
       </c>
-      <c r="M8" s="4" t="s">
+      <c r="M8" t="s">
         <v>70</v>
       </c>
-      <c r="N8" s="4" t="s">
+      <c r="N8" t="s">
         <v>28</v>
       </c>
-      <c r="O8" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P8" s="4" t="s">
+      <c r="O8" t="s">
+        <v>29</v>
+      </c>
+      <c r="P8" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="9" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>61</v>
       </c>
-      <c r="B9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C9" s="4" t="s">
+      <c r="B9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C9" t="s">
         <v>32</v>
       </c>
-      <c r="D9" s="4" t="s">
+      <c r="D9" t="s">
         <v>62</v>
       </c>
-      <c r="E9" s="5" t="s">
+      <c r="E9" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F9" s="4" t="s">
+      <c r="F9" t="s">
         <v>43</v>
       </c>
-      <c r="G9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H9" s="4" t="s">
+      <c r="G9" t="s">
+        <v>22</v>
+      </c>
+      <c r="H9" t="s">
         <v>63</v>
       </c>
-      <c r="I9" s="4" t="s">
+      <c r="I9" t="s">
         <v>64</v>
       </c>
-      <c r="J9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K9" s="6" t="s">
+      <c r="J9" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" s="10" t="s">
         <v>72</v>
       </c>
-      <c r="L9" s="7">
+      <c r="L9" s="11">
         <v>-1000</v>
       </c>
-      <c r="M9" s="4" t="s">
+      <c r="M9" t="s">
         <v>73</v>
       </c>
-      <c r="N9" s="4" t="s">
+      <c r="N9" t="s">
         <v>74</v>
       </c>
-      <c r="O9" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P9" s="4" t="s">
+      <c r="O9" t="s">
+        <v>29</v>
+      </c>
+      <c r="P9" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="10" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>61</v>
       </c>
-      <c r="B10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C10" s="4" t="s">
+      <c r="B10" t="s">
+        <v>17</v>
+      </c>
+      <c r="C10" t="s">
         <v>32</v>
       </c>
-      <c r="D10" s="4" t="s">
+      <c r="D10" t="s">
         <v>76</v>
       </c>
-      <c r="E10" s="5" t="s">
+      <c r="E10" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="F10" s="4" t="s">
+      <c r="F10" t="s">
         <v>78</v>
       </c>
-      <c r="G10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H10" s="4" t="s">
+      <c r="G10" t="s">
+        <v>22</v>
+      </c>
+      <c r="H10" t="s">
         <v>79</v>
       </c>
-      <c r="I10" s="4" t="s">
+      <c r="I10" t="s">
         <v>36</v>
       </c>
-      <c r="J10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K10" s="6" t="s">
+      <c r="J10" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" s="10" t="s">
         <v>80</v>
       </c>
-      <c r="L10" s="7">
+      <c r="L10" s="11">
         <v>55000</v>
       </c>
-      <c r="M10" s="4" t="s">
+      <c r="M10" t="s">
         <v>81</v>
       </c>
-      <c r="N10" s="4" t="s">
+      <c r="N10" t="s">
         <v>82</v>
       </c>
-      <c r="O10" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P10" s="4" t="s">
+      <c r="O10" t="s">
+        <v>29</v>
+      </c>
+      <c r="P10" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="11" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>61</v>
       </c>
-      <c r="B11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C11" s="4" t="s">
+      <c r="B11" t="s">
+        <v>17</v>
+      </c>
+      <c r="C11" t="s">
         <v>32</v>
       </c>
-      <c r="D11" s="4" t="s">
+      <c r="D11" t="s">
         <v>84</v>
       </c>
-      <c r="E11" s="5" t="s">
+      <c r="E11" s="9" t="s">
         <v>85</v>
       </c>
-      <c r="F11" s="4" t="s">
+      <c r="F11" t="s">
         <v>86</v>
       </c>
-      <c r="G11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H11" s="4" t="s">
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+      <c r="H11" t="s">
         <v>35</v>
       </c>
-      <c r="I11" s="4" t="s">
+      <c r="I11" t="s">
         <v>36</v>
       </c>
-      <c r="J11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K11" s="6" t="s">
+      <c r="J11" t="s">
+        <v>25</v>
+      </c>
+      <c r="K11" s="10" t="s">
         <v>87</v>
       </c>
-      <c r="L11" s="7">
+      <c r="L11" s="11">
         <v>-17202.23</v>
       </c>
-      <c r="M11" s="4" t="s">
+      <c r="M11" t="s">
         <v>88</v>
       </c>
-      <c r="N11" s="4" t="s">
+      <c r="N11" t="s">
         <v>28</v>
       </c>
-      <c r="O11" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P11" s="4" t="s">
+      <c r="O11" t="s">
+        <v>29</v>
+      </c>
+      <c r="P11" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="12" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>61</v>
       </c>
-      <c r="B12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C12" s="4" t="s">
+      <c r="B12" t="s">
+        <v>17</v>
+      </c>
+      <c r="C12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" s="4" t="s">
+      <c r="D12" t="s">
         <v>62</v>
       </c>
-      <c r="E12" s="5" t="s">
+      <c r="E12" s="9" t="s">
         <v>77</v>
       </c>
-      <c r="F12" s="4" t="s">
+      <c r="F12" t="s">
         <v>21</v>
       </c>
-      <c r="G12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H12" s="4" t="s">
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+      <c r="H12" t="s">
         <v>35</v>
       </c>
-      <c r="I12" s="4" t="s">
+      <c r="I12" t="s">
         <v>36</v>
       </c>
-      <c r="J12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K12" s="6" t="s">
+      <c r="J12" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="10" t="s">
         <v>90</v>
       </c>
-      <c r="L12" s="7">
+      <c r="L12" s="11">
         <v>67703.5</v>
       </c>
-      <c r="M12" s="4" t="s">
+      <c r="M12" t="s">
         <v>91</v>
       </c>
-      <c r="N12" s="4" t="s">
+      <c r="N12" t="s">
         <v>67</v>
       </c>
-      <c r="O12" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="4" t="s">
+      <c r="O12" t="s">
+        <v>29</v>
+      </c>
+      <c r="P12" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>61</v>
       </c>
-      <c r="B13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C13" s="4" t="s">
+      <c r="B13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" t="s">
         <v>32</v>
       </c>
-      <c r="D13" s="4" t="s">
+      <c r="D13" t="s">
         <v>93</v>
       </c>
-      <c r="E13" s="5" t="s">
+      <c r="E13" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F13" s="4" t="s">
+      <c r="F13" t="s">
         <v>43</v>
       </c>
-      <c r="G13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H13" s="4" t="s">
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+      <c r="H13" t="s">
         <v>35</v>
       </c>
-      <c r="I13" s="4" t="s">
+      <c r="I13" t="s">
         <v>94</v>
       </c>
-      <c r="J13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K13" s="6" t="s">
+      <c r="J13" t="s">
+        <v>25</v>
+      </c>
+      <c r="K13" s="10" t="s">
         <v>95</v>
       </c>
-      <c r="L13" s="7">
+      <c r="L13" s="11">
         <v>1625</v>
       </c>
-      <c r="M13" s="4" t="s">
+      <c r="M13" t="s">
         <v>96</v>
       </c>
-      <c r="N13" s="4" t="s">
+      <c r="N13" t="s">
         <v>28</v>
       </c>
-      <c r="O13" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P13" s="4" t="s">
+      <c r="O13" t="s">
+        <v>29</v>
+      </c>
+      <c r="P13" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>61</v>
       </c>
-      <c r="B14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C14" s="4" t="s">
+      <c r="B14" t="s">
+        <v>17</v>
+      </c>
+      <c r="C14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" s="4" t="s">
+      <c r="D14" t="s">
         <v>62</v>
       </c>
-      <c r="E14" s="5" t="s">
+      <c r="E14" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F14" s="4" t="s">
+      <c r="F14" t="s">
         <v>43</v>
       </c>
-      <c r="G14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H14" s="4" t="s">
+      <c r="G14" t="s">
+        <v>22</v>
+      </c>
+      <c r="H14" t="s">
         <v>63</v>
       </c>
-      <c r="I14" s="4" t="s">
+      <c r="I14" t="s">
         <v>64</v>
       </c>
-      <c r="J14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K14" s="6" t="s">
+      <c r="J14" t="s">
+        <v>25</v>
+      </c>
+      <c r="K14" s="10" t="s">
         <v>98</v>
       </c>
-      <c r="L14" s="7">
+      <c r="L14" s="11">
         <v>-1000</v>
       </c>
-      <c r="M14" s="4" t="s">
+      <c r="M14" t="s">
         <v>99</v>
       </c>
-      <c r="N14" s="4" t="s">
+      <c r="N14" t="s">
         <v>100</v>
       </c>
-      <c r="O14" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P14" s="4" t="s">
+      <c r="O14" t="s">
+        <v>29</v>
+      </c>
+      <c r="P14" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="15" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>61</v>
       </c>
-      <c r="B15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C15" s="4" t="s">
+      <c r="B15" t="s">
+        <v>17</v>
+      </c>
+      <c r="C15" t="s">
         <v>32</v>
       </c>
-      <c r="D15" s="4" t="s">
+      <c r="D15" t="s">
         <v>102</v>
       </c>
-      <c r="E15" s="5" t="s">
+      <c r="E15" s="9" t="s">
         <v>103</v>
       </c>
-      <c r="F15" s="4" t="s">
+      <c r="F15" t="s">
         <v>21</v>
       </c>
-      <c r="G15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H15" s="4" t="s">
+      <c r="G15" t="s">
+        <v>22</v>
+      </c>
+      <c r="H15" t="s">
         <v>104</v>
       </c>
-      <c r="I15" s="4" t="s">
+      <c r="I15" t="s">
         <v>36</v>
       </c>
-      <c r="J15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K15" s="6" t="s">
+      <c r="J15" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" s="10" t="s">
         <v>105</v>
       </c>
-      <c r="L15" s="7">
+      <c r="L15" s="11">
         <v>85000</v>
       </c>
-      <c r="M15" s="4" t="s">
+      <c r="M15" t="s">
         <v>106</v>
       </c>
-      <c r="N15" s="4" t="s">
+      <c r="N15" t="s">
         <v>82</v>
       </c>
-      <c r="O15" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P15" s="4" t="s">
+      <c r="O15" t="s">
+        <v>29</v>
+      </c>
+      <c r="P15" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="16" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>61</v>
       </c>
-      <c r="B16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C16" s="4" t="s">
+      <c r="B16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" t="s">
         <v>32</v>
       </c>
-      <c r="D16" s="4" t="s">
+      <c r="D16" t="s">
         <v>108</v>
       </c>
-      <c r="E16" s="5" t="s">
+      <c r="E16" s="9" t="s">
         <v>109</v>
       </c>
-      <c r="F16" s="4" t="s">
+      <c r="F16" t="s">
         <v>21</v>
       </c>
-      <c r="G16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H16" s="4" t="s">
+      <c r="G16" t="s">
+        <v>22</v>
+      </c>
+      <c r="H16" t="s">
         <v>35</v>
       </c>
-      <c r="I16" s="4" t="s">
+      <c r="I16" t="s">
         <v>110</v>
       </c>
-      <c r="J16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K16" s="6" t="s">
+      <c r="J16" t="s">
+        <v>25</v>
+      </c>
+      <c r="K16" s="10" t="s">
         <v>111</v>
       </c>
-      <c r="L16" s="7">
+      <c r="L16" s="11">
         <v>95000</v>
       </c>
-      <c r="M16" s="4" t="s">
+      <c r="M16" t="s">
         <v>112</v>
       </c>
-      <c r="N16" s="4" t="s">
+      <c r="N16" t="s">
         <v>82</v>
       </c>
-      <c r="O16" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P16" s="4" t="s">
+      <c r="O16" t="s">
+        <v>29</v>
+      </c>
+      <c r="P16" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="17" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>61</v>
       </c>
-      <c r="B17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C17" s="4" t="s">
+      <c r="B17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" t="s">
         <v>32</v>
       </c>
-      <c r="D17" s="4" t="s">
+      <c r="D17" t="s">
         <v>114</v>
       </c>
-      <c r="E17" s="5" t="s">
+      <c r="E17" s="9" t="s">
         <v>115</v>
       </c>
-      <c r="F17" s="4" t="s">
+      <c r="F17" t="s">
         <v>21</v>
       </c>
-      <c r="G17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H17" s="4" t="s">
+      <c r="G17" t="s">
+        <v>22</v>
+      </c>
+      <c r="H17" t="s">
         <v>35</v>
       </c>
-      <c r="I17" s="4" t="s">
+      <c r="I17" t="s">
         <v>36</v>
       </c>
-      <c r="J17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K17" s="6" t="s">
+      <c r="J17" t="s">
+        <v>25</v>
+      </c>
+      <c r="K17" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="L17" s="7">
+      <c r="L17" s="11">
         <v>-142</v>
       </c>
-      <c r="M17" s="4" t="s">
+      <c r="M17" t="s">
         <v>117</v>
       </c>
-      <c r="N17" s="4" t="s">
+      <c r="N17" t="s">
         <v>118</v>
       </c>
-      <c r="O17" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P17" s="4" t="s">
+      <c r="O17" t="s">
+        <v>29</v>
+      </c>
+      <c r="P17" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="18" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C18" s="4" t="s">
+      <c r="B18" t="s">
+        <v>17</v>
+      </c>
+      <c r="C18" t="s">
         <v>32</v>
       </c>
-      <c r="D18" s="4" t="s">
+      <c r="D18" t="s">
         <v>114</v>
       </c>
-      <c r="E18" s="5" t="s">
+      <c r="E18" s="9" t="s">
         <v>120</v>
       </c>
-      <c r="F18" s="4" t="s">
+      <c r="F18" t="s">
         <v>21</v>
       </c>
-      <c r="G18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H18" s="4" t="s">
+      <c r="G18" t="s">
+        <v>22</v>
+      </c>
+      <c r="H18" t="s">
         <v>35</v>
       </c>
-      <c r="I18" s="4" t="s">
+      <c r="I18" t="s">
         <v>36</v>
       </c>
-      <c r="J18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K18" s="6" t="s">
+      <c r="J18" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" s="10" t="s">
         <v>116</v>
       </c>
-      <c r="L18" s="7">
+      <c r="L18" s="11">
         <v>142</v>
       </c>
-      <c r="M18" s="4" t="s">
+      <c r="M18" t="s">
         <v>117</v>
       </c>
-      <c r="N18" s="4" t="s">
+      <c r="N18" t="s">
         <v>118</v>
       </c>
-      <c r="O18" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P18" s="4" t="s">
+      <c r="O18" t="s">
+        <v>29</v>
+      </c>
+      <c r="P18" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="19" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-      <c r="C19" s="8" t="s">
+        <v>235</v>
+      </c>
+      <c r="B19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" t="s">
         <v>32</v>
       </c>
-      <c r="D19" s="8" t="s">
-        <v>122</v>
+      <c r="D19" t="s">
+        <v>236</v>
       </c>
       <c r="E19" s="9" t="s">
-        <v>77</v>
-[...7 lines deleted...]
-      <c r="H19" s="8" t="s">
+        <v>237</v>
+      </c>
+      <c r="F19" t="s">
+        <v>21</v>
+      </c>
+      <c r="G19" t="s">
+        <v>22</v>
+      </c>
+      <c r="H19" t="s">
         <v>35</v>
       </c>
-      <c r="I19" s="8" t="s">
+      <c r="I19" t="s">
         <v>36</v>
       </c>
-      <c r="J19" s="8" t="s">
+      <c r="J19" t="s">
         <v>25</v>
       </c>
       <c r="K19" s="10" t="s">
-        <v>123</v>
+        <v>238</v>
       </c>
       <c r="L19" s="11">
-        <v>2000000</v>
-[...11 lines deleted...]
-        <v>125</v>
+        <v>63784</v>
+      </c>
+      <c r="M19" t="s">
+        <v>239</v>
+      </c>
+      <c r="N19" t="s">
+        <v>28</v>
+      </c>
+      <c r="O19" t="s">
+        <v>29</v>
+      </c>
+      <c r="P19" t="s">
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>126</v>
-[...19 lines deleted...]
-      <c r="H20" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" t="s">
+        <v>32</v>
+      </c>
+      <c r="D20" t="s">
+        <v>236</v>
+      </c>
+      <c r="E20" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="F20" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" s="14" t="s">
+        <v>251</v>
+      </c>
+      <c r="H20" t="s">
         <v>35</v>
       </c>
-      <c r="I20" s="4" t="s">
+      <c r="I20" t="s">
         <v>36</v>
       </c>
-      <c r="J20" s="4" t="s">
-[...18 lines deleted...]
-        <v>133</v>
+      <c r="J20" t="s">
+        <v>25</v>
+      </c>
+      <c r="K20" s="10" t="s">
+        <v>242</v>
+      </c>
+      <c r="L20" s="11">
+        <v>2100</v>
+      </c>
+      <c r="M20" t="s">
+        <v>243</v>
+      </c>
+      <c r="N20" t="s">
+        <v>82</v>
+      </c>
+      <c r="O20" t="s">
+        <v>29</v>
+      </c>
+      <c r="P20" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="21" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
-        <v>134</v>
-[...37 lines deleted...]
-      <c r="N21" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B21" t="s">
+        <v>17</v>
+      </c>
+      <c r="C21" t="s">
+        <v>32</v>
+      </c>
+      <c r="D21" t="s">
+        <v>236</v>
+      </c>
+      <c r="E21" s="9" t="s">
+        <v>241</v>
+      </c>
+      <c r="F21" t="s">
+        <v>86</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>252</v>
+      </c>
+      <c r="H21" t="s">
+        <v>35</v>
+      </c>
+      <c r="I21" t="s">
+        <v>36</v>
+      </c>
+      <c r="J21" t="s">
+        <v>25</v>
+      </c>
+      <c r="K21" s="10" t="s">
+        <v>245</v>
+      </c>
+      <c r="L21" s="11">
+        <v>7500</v>
+      </c>
+      <c r="M21" t="s">
+        <v>243</v>
+      </c>
+      <c r="N21" t="s">
         <v>82</v>
       </c>
-      <c r="O21" s="4" t="s">
-[...3 lines deleted...]
-        <v>141</v>
+      <c r="O21" t="s">
+        <v>29</v>
+      </c>
+      <c r="P21" t="s">
+        <v>244</v>
       </c>
     </row>
     <row r="22" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
-        <v>134</v>
-[...13 lines deleted...]
-      <c r="F22" s="4" t="s">
+        <v>235</v>
+      </c>
+      <c r="B22" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" t="s">
+        <v>32</v>
+      </c>
+      <c r="D22" t="s">
+        <v>246</v>
+      </c>
+      <c r="E22" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="F22" t="s">
         <v>21</v>
       </c>
-      <c r="G22" s="4" t="s">
-[...27 lines deleted...]
-        <v>146</v>
+      <c r="G22" t="s">
+        <v>22</v>
+      </c>
+      <c r="H22" t="s">
+        <v>35</v>
+      </c>
+      <c r="I22" t="s">
+        <v>36</v>
+      </c>
+      <c r="J22" t="s">
+        <v>25</v>
+      </c>
+      <c r="K22" s="10" t="s">
+        <v>248</v>
+      </c>
+      <c r="L22" s="11">
+        <v>6300</v>
+      </c>
+      <c r="M22" t="s">
+        <v>249</v>
+      </c>
+      <c r="N22" t="s">
+        <v>118</v>
+      </c>
+      <c r="O22" t="s">
+        <v>29</v>
+      </c>
+      <c r="P22" t="s">
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>134</v>
-[...44 lines deleted...]
-        <v>153</v>
+        <v>121</v>
+      </c>
+      <c r="B23" t="s">
+        <v>17</v>
+      </c>
+      <c r="C23" t="s">
+        <v>32</v>
+      </c>
+      <c r="D23" t="s">
+        <v>122</v>
+      </c>
+      <c r="E23" s="9" t="s">
+        <v>77</v>
+      </c>
+      <c r="F23" t="s">
+        <v>78</v>
+      </c>
+      <c r="G23" t="s">
+        <v>22</v>
+      </c>
+      <c r="H23" t="s">
+        <v>35</v>
+      </c>
+      <c r="I23" t="s">
+        <v>36</v>
+      </c>
+      <c r="J23" t="s">
+        <v>25</v>
+      </c>
+      <c r="K23" s="10" t="s">
+        <v>123</v>
+      </c>
+      <c r="L23" s="11">
+        <v>2000000</v>
+      </c>
+      <c r="M23" t="s">
+        <v>124</v>
+      </c>
+      <c r="N23" t="s">
+        <v>82</v>
+      </c>
+      <c r="O23" t="s">
+        <v>29</v>
+      </c>
+      <c r="P23" t="s">
+        <v>125</v>
       </c>
     </row>
     <row r="24" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
-        <v>134</v>
-[...22 lines deleted...]
-      <c r="I24" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="B24" t="s">
+        <v>17</v>
+      </c>
+      <c r="C24" t="s">
+        <v>127</v>
+      </c>
+      <c r="D24" t="s">
+        <v>128</v>
+      </c>
+      <c r="E24" s="9" t="s">
+        <v>129</v>
+      </c>
+      <c r="F24" t="s">
+        <v>130</v>
+      </c>
+      <c r="G24" t="s">
+        <v>22</v>
+      </c>
+      <c r="H24" t="s">
+        <v>35</v>
+      </c>
+      <c r="I24" t="s">
         <v>36</v>
       </c>
-      <c r="J24" s="4" t="s">
-[...18 lines deleted...]
-        <v>156</v>
+      <c r="J24" t="s">
+        <v>25</v>
+      </c>
+      <c r="K24" s="10" t="s">
+        <v>131</v>
+      </c>
+      <c r="L24" s="11">
+        <v>16097.49</v>
+      </c>
+      <c r="M24" t="s">
+        <v>132</v>
+      </c>
+      <c r="N24" t="s">
+        <v>39</v>
+      </c>
+      <c r="O24" t="s">
+        <v>29</v>
+      </c>
+      <c r="P24" t="s">
+        <v>133</v>
       </c>
     </row>
     <row r="25" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
-        <v>157</v>
-[...13 lines deleted...]
-      <c r="F25" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B25" t="s">
+        <v>17</v>
+      </c>
+      <c r="C25" t="s">
+        <v>18</v>
+      </c>
+      <c r="D25" t="s">
+        <v>135</v>
+      </c>
+      <c r="E25" s="9" t="s">
+        <v>136</v>
+      </c>
+      <c r="F25" t="s">
         <v>21</v>
       </c>
-      <c r="G25" s="4" t="s">
-[...27 lines deleted...]
-        <v>161</v>
+      <c r="G25" t="s">
+        <v>22</v>
+      </c>
+      <c r="H25" t="s">
+        <v>137</v>
+      </c>
+      <c r="I25" t="s">
+        <v>138</v>
+      </c>
+      <c r="J25" t="s">
+        <v>25</v>
+      </c>
+      <c r="K25" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="L25" s="11">
+        <v>420000</v>
+      </c>
+      <c r="M25" t="s">
+        <v>140</v>
+      </c>
+      <c r="N25" t="s">
+        <v>82</v>
+      </c>
+      <c r="O25" t="s">
+        <v>29</v>
+      </c>
+      <c r="P25" t="s">
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
-        <v>157</v>
-[...13 lines deleted...]
-      <c r="F26" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B26" t="s">
+        <v>17</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>142</v>
+      </c>
+      <c r="E26" s="9" t="s">
+        <v>143</v>
+      </c>
+      <c r="F26" t="s">
         <v>21</v>
       </c>
-      <c r="G26" s="4" t="s">
-[...27 lines deleted...]
-        <v>165</v>
+      <c r="G26" t="s">
+        <v>22</v>
+      </c>
+      <c r="H26" t="s">
+        <v>137</v>
+      </c>
+      <c r="I26" t="s">
+        <v>144</v>
+      </c>
+      <c r="J26" t="s">
+        <v>25</v>
+      </c>
+      <c r="K26" s="10" t="s">
+        <v>139</v>
+      </c>
+      <c r="L26" s="11">
+        <v>85000</v>
+      </c>
+      <c r="M26" t="s">
+        <v>145</v>
+      </c>
+      <c r="N26" t="s">
+        <v>82</v>
+      </c>
+      <c r="O26" t="s">
+        <v>29</v>
+      </c>
+      <c r="P26" t="s">
+        <v>146</v>
       </c>
     </row>
     <row r="27" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>157</v>
-[...13 lines deleted...]
-      <c r="F27" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B27" t="s">
+        <v>17</v>
+      </c>
+      <c r="C27" t="s">
+        <v>18</v>
+      </c>
+      <c r="D27" t="s">
+        <v>147</v>
+      </c>
+      <c r="E27" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="F27" t="s">
         <v>21</v>
       </c>
-      <c r="G27" s="4" t="s">
-[...20 lines deleted...]
-      <c r="N27" s="4" t="s">
+      <c r="G27" t="s">
+        <v>22</v>
+      </c>
+      <c r="H27" t="s">
+        <v>149</v>
+      </c>
+      <c r="I27" t="s">
+        <v>150</v>
+      </c>
+      <c r="J27" t="s">
+        <v>25</v>
+      </c>
+      <c r="K27" s="10" t="s">
+        <v>151</v>
+      </c>
+      <c r="L27" s="11">
+        <v>9441</v>
+      </c>
+      <c r="M27" t="s">
+        <v>152</v>
+      </c>
+      <c r="N27" t="s">
         <v>100</v>
       </c>
-      <c r="O27" s="4" t="s">
-[...3 lines deleted...]
-        <v>168</v>
+      <c r="O27" t="s">
+        <v>29</v>
+      </c>
+      <c r="P27" t="s">
+        <v>153</v>
       </c>
     </row>
     <row r="28" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A28" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="C28" s="4" t="s">
+        <v>134</v>
+      </c>
+      <c r="B28" t="s">
+        <v>17</v>
+      </c>
+      <c r="C28" t="s">
         <v>32</v>
       </c>
-      <c r="D28" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E28" s="5" t="s">
+      <c r="D28" t="s">
+        <v>147</v>
+      </c>
+      <c r="E28" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F28" s="4" t="s">
-[...8 lines deleted...]
-      <c r="I28" s="4" t="s">
+      <c r="F28" t="s">
+        <v>43</v>
+      </c>
+      <c r="G28" t="s">
+        <v>22</v>
+      </c>
+      <c r="H28" t="s">
+        <v>149</v>
+      </c>
+      <c r="I28" t="s">
         <v>36</v>
       </c>
-      <c r="J28" s="4" t="s">
-[...18 lines deleted...]
-        <v>172</v>
+      <c r="J28" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="10" t="s">
+        <v>154</v>
+      </c>
+      <c r="L28" s="11">
+        <v>55556</v>
+      </c>
+      <c r="M28" t="s">
+        <v>155</v>
+      </c>
+      <c r="N28" t="s">
+        <v>28</v>
+      </c>
+      <c r="O28" t="s">
+        <v>29</v>
+      </c>
+      <c r="P28" t="s">
+        <v>156</v>
       </c>
     </row>
     <row r="29" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A29" t="s">
         <v>157</v>
       </c>
-      <c r="B29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C29" s="4" t="s">
+      <c r="B29" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" t="s">
         <v>32</v>
       </c>
-      <c r="D29" s="4" t="s">
+      <c r="D29" t="s">
         <v>158</v>
       </c>
-      <c r="E29" s="5" t="s">
+      <c r="E29" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F29" s="4" t="s">
+      <c r="F29" t="s">
         <v>21</v>
       </c>
-      <c r="G29" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H29" s="4" t="s">
+      <c r="G29" t="s">
+        <v>22</v>
+      </c>
+      <c r="H29" t="s">
         <v>35</v>
       </c>
-      <c r="I29" s="4" t="s">
+      <c r="I29" t="s">
         <v>36</v>
       </c>
-      <c r="J29" s="4" t="s">
-[...11 lines deleted...]
-      <c r="N29" s="4" t="s">
+      <c r="J29" t="s">
+        <v>25</v>
+      </c>
+      <c r="K29" s="12" t="s">
+        <v>159</v>
+      </c>
+      <c r="L29" s="13">
+        <v>-71491</v>
+      </c>
+      <c r="M29" t="s">
+        <v>160</v>
+      </c>
+      <c r="N29" t="s">
         <v>39</v>
       </c>
-      <c r="O29" s="4" t="s">
-[...3 lines deleted...]
-        <v>175</v>
+      <c r="O29" t="s">
+        <v>29</v>
+      </c>
+      <c r="P29" t="s">
+        <v>161</v>
       </c>
     </row>
     <row r="30" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A30" t="s">
         <v>157</v>
       </c>
-      <c r="B30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C30" s="4" t="s">
+      <c r="B30" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" t="s">
         <v>32</v>
       </c>
-      <c r="D30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E30" s="5" t="s">
+      <c r="D30" t="s">
+        <v>162</v>
+      </c>
+      <c r="E30" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F30" s="4" t="s">
+      <c r="F30" t="s">
         <v>21</v>
       </c>
-      <c r="G30" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H30" s="4" t="s">
+      <c r="G30" t="s">
+        <v>22</v>
+      </c>
+      <c r="H30" t="s">
         <v>35</v>
       </c>
-      <c r="I30" s="4" t="s">
+      <c r="I30" t="s">
         <v>36</v>
       </c>
-      <c r="J30" s="4" t="s">
-[...18 lines deleted...]
-        <v>178</v>
+      <c r="J30" t="s">
+        <v>25</v>
+      </c>
+      <c r="K30" s="10" t="s">
+        <v>163</v>
+      </c>
+      <c r="L30" s="11">
+        <v>38000</v>
+      </c>
+      <c r="M30" t="s">
+        <v>164</v>
+      </c>
+      <c r="N30" t="s">
+        <v>67</v>
+      </c>
+      <c r="O30" t="s">
+        <v>29</v>
+      </c>
+      <c r="P30" t="s">
+        <v>165</v>
       </c>
     </row>
     <row r="31" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A31" t="s">
         <v>157</v>
       </c>
-      <c r="B31" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C31" s="4" t="s">
+      <c r="B31" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" t="s">
         <v>32</v>
       </c>
-      <c r="D31" s="4" t="s">
+      <c r="D31" t="s">
         <v>158</v>
       </c>
-      <c r="E31" s="5" t="s">
+      <c r="E31" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F31" s="4" t="s">
+      <c r="F31" t="s">
         <v>21</v>
       </c>
-      <c r="G31" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H31" s="4" t="s">
+      <c r="G31" t="s">
+        <v>22</v>
+      </c>
+      <c r="H31" t="s">
         <v>35</v>
       </c>
-      <c r="I31" s="4" t="s">
+      <c r="I31" t="s">
         <v>36</v>
       </c>
-      <c r="J31" s="4" t="s">
-[...11 lines deleted...]
-      <c r="N31" s="4" t="s">
+      <c r="J31" t="s">
+        <v>25</v>
+      </c>
+      <c r="K31" s="10" t="s">
+        <v>166</v>
+      </c>
+      <c r="L31" s="11">
+        <v>-5000</v>
+      </c>
+      <c r="M31" t="s">
+        <v>167</v>
+      </c>
+      <c r="N31" t="s">
         <v>100</v>
       </c>
-      <c r="O31" s="4" t="s">
-[...3 lines deleted...]
-        <v>181</v>
+      <c r="O31" t="s">
+        <v>29</v>
+      </c>
+      <c r="P31" t="s">
+        <v>168</v>
       </c>
     </row>
     <row r="32" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A32" t="s">
         <v>157</v>
       </c>
-      <c r="B32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C32" s="4" t="s">
+      <c r="B32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" t="s">
         <v>32</v>
       </c>
-      <c r="D32" s="4" t="s">
+      <c r="D32" t="s">
         <v>158</v>
       </c>
-      <c r="E32" s="5" t="s">
+      <c r="E32" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F32" s="4" t="s">
+      <c r="F32" t="s">
         <v>21</v>
       </c>
-      <c r="G32" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H32" s="4" t="s">
+      <c r="G32" t="s">
+        <v>22</v>
+      </c>
+      <c r="H32" t="s">
         <v>35</v>
       </c>
-      <c r="I32" s="4" t="s">
+      <c r="I32" t="s">
         <v>36</v>
       </c>
-      <c r="J32" s="4" t="s">
-[...11 lines deleted...]
-      <c r="N32" s="4" t="s">
+      <c r="J32" t="s">
+        <v>25</v>
+      </c>
+      <c r="K32" s="10" t="s">
+        <v>169</v>
+      </c>
+      <c r="L32" s="11">
+        <v>-5750</v>
+      </c>
+      <c r="M32" t="s">
+        <v>170</v>
+      </c>
+      <c r="N32" t="s">
         <v>171</v>
       </c>
-      <c r="O32" s="4" t="s">
-[...3 lines deleted...]
-        <v>184</v>
+      <c r="O32" t="s">
+        <v>29</v>
+      </c>
+      <c r="P32" t="s">
+        <v>172</v>
       </c>
     </row>
     <row r="33" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A33" t="s">
         <v>157</v>
       </c>
-      <c r="B33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C33" s="4" t="s">
+      <c r="B33" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" t="s">
         <v>32</v>
       </c>
-      <c r="D33" s="4" t="s">
+      <c r="D33" t="s">
         <v>158</v>
       </c>
-      <c r="E33" s="5" t="s">
+      <c r="E33" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F33" s="4" t="s">
+      <c r="F33" t="s">
         <v>21</v>
       </c>
-      <c r="G33" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H33" s="4" t="s">
+      <c r="G33" t="s">
+        <v>22</v>
+      </c>
+      <c r="H33" t="s">
         <v>35</v>
       </c>
-      <c r="I33" s="4" t="s">
+      <c r="I33" t="s">
         <v>36</v>
       </c>
-      <c r="J33" s="4" t="s">
-[...18 lines deleted...]
-        <v>187</v>
+      <c r="J33" t="s">
+        <v>25</v>
+      </c>
+      <c r="K33" s="10" t="s">
+        <v>173</v>
+      </c>
+      <c r="L33" s="11">
+        <v>-4928</v>
+      </c>
+      <c r="M33" t="s">
+        <v>174</v>
+      </c>
+      <c r="N33" t="s">
+        <v>39</v>
+      </c>
+      <c r="O33" t="s">
+        <v>29</v>
+      </c>
+      <c r="P33" t="s">
+        <v>175</v>
       </c>
     </row>
     <row r="34" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A34" t="s">
         <v>157</v>
       </c>
-      <c r="B34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C34" s="4" t="s">
+      <c r="B34" t="s">
+        <v>17</v>
+      </c>
+      <c r="C34" t="s">
         <v>32</v>
       </c>
-      <c r="D34" s="4" t="s">
+      <c r="D34" t="s">
         <v>158</v>
       </c>
-      <c r="E34" s="5" t="s">
+      <c r="E34" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F34" s="4" t="s">
+      <c r="F34" t="s">
         <v>21</v>
       </c>
-      <c r="G34" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H34" s="4" t="s">
+      <c r="G34" t="s">
+        <v>22</v>
+      </c>
+      <c r="H34" t="s">
         <v>35</v>
       </c>
-      <c r="I34" s="4" t="s">
+      <c r="I34" t="s">
         <v>36</v>
       </c>
-      <c r="J34" s="4" t="s">
-[...5 lines deleted...]
-      <c r="L34" s="7">
+      <c r="J34" t="s">
+        <v>25</v>
+      </c>
+      <c r="K34" s="10" t="s">
+        <v>176</v>
+      </c>
+      <c r="L34" s="11">
         <v>-5000</v>
       </c>
-      <c r="M34" s="4" t="s">
-[...9 lines deleted...]
-        <v>191</v>
+      <c r="M34" t="s">
+        <v>177</v>
+      </c>
+      <c r="N34" t="s">
+        <v>74</v>
+      </c>
+      <c r="O34" t="s">
+        <v>29</v>
+      </c>
+      <c r="P34" t="s">
+        <v>178</v>
       </c>
     </row>
     <row r="35" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A35" t="s">
         <v>157</v>
       </c>
-      <c r="B35" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C35" s="4" t="s">
+      <c r="B35" t="s">
+        <v>17</v>
+      </c>
+      <c r="C35" t="s">
         <v>32</v>
       </c>
-      <c r="D35" s="4" t="s">
+      <c r="D35" t="s">
         <v>158</v>
       </c>
-      <c r="E35" s="5" t="s">
+      <c r="E35" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F35" s="4" t="s">
+      <c r="F35" t="s">
         <v>21</v>
       </c>
-      <c r="G35" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H35" s="4" t="s">
+      <c r="G35" t="s">
+        <v>22</v>
+      </c>
+      <c r="H35" t="s">
         <v>35</v>
       </c>
-      <c r="I35" s="4" t="s">
+      <c r="I35" t="s">
         <v>36</v>
       </c>
-      <c r="J35" s="4" t="s">
-[...11 lines deleted...]
-      <c r="N35" s="4" t="s">
+      <c r="J35" t="s">
+        <v>25</v>
+      </c>
+      <c r="K35" s="10" t="s">
+        <v>179</v>
+      </c>
+      <c r="L35" s="11">
+        <v>-3126</v>
+      </c>
+      <c r="M35" t="s">
+        <v>180</v>
+      </c>
+      <c r="N35" t="s">
         <v>100</v>
       </c>
-      <c r="O35" s="4" t="s">
-[...3 lines deleted...]
-        <v>194</v>
+      <c r="O35" t="s">
+        <v>29</v>
+      </c>
+      <c r="P35" t="s">
+        <v>181</v>
       </c>
     </row>
     <row r="36" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A36" t="s">
         <v>157</v>
       </c>
-      <c r="B36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C36" s="4" t="s">
+      <c r="B36" t="s">
+        <v>17</v>
+      </c>
+      <c r="C36" t="s">
         <v>32</v>
       </c>
-      <c r="D36" s="4" t="s">
+      <c r="D36" t="s">
         <v>158</v>
       </c>
-      <c r="E36" s="5" t="s">
+      <c r="E36" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F36" s="4" t="s">
+      <c r="F36" t="s">
         <v>21</v>
       </c>
-      <c r="G36" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H36" s="4" t="s">
+      <c r="G36" t="s">
+        <v>22</v>
+      </c>
+      <c r="H36" t="s">
         <v>35</v>
       </c>
-      <c r="I36" s="4" t="s">
+      <c r="I36" t="s">
         <v>36</v>
       </c>
-      <c r="J36" s="4" t="s">
-[...18 lines deleted...]
-        <v>197</v>
+      <c r="J36" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" s="10" t="s">
+        <v>182</v>
+      </c>
+      <c r="L36" s="11">
+        <v>-3543</v>
+      </c>
+      <c r="M36" t="s">
+        <v>183</v>
+      </c>
+      <c r="N36" t="s">
+        <v>171</v>
+      </c>
+      <c r="O36" t="s">
+        <v>29</v>
+      </c>
+      <c r="P36" t="s">
+        <v>184</v>
       </c>
     </row>
     <row r="37" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A37" t="s">
         <v>157</v>
       </c>
-      <c r="B37" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C37" s="4" t="s">
+      <c r="B37" t="s">
+        <v>17</v>
+      </c>
+      <c r="C37" t="s">
         <v>32</v>
       </c>
-      <c r="D37" s="4" t="s">
+      <c r="D37" t="s">
         <v>158</v>
       </c>
-      <c r="E37" s="5" t="s">
+      <c r="E37" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F37" s="4" t="s">
+      <c r="F37" t="s">
         <v>21</v>
       </c>
-      <c r="G37" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H37" s="4" t="s">
+      <c r="G37" t="s">
+        <v>22</v>
+      </c>
+      <c r="H37" t="s">
         <v>35</v>
       </c>
-      <c r="I37" s="4" t="s">
+      <c r="I37" t="s">
         <v>36</v>
       </c>
-      <c r="J37" s="4" t="s">
-[...18 lines deleted...]
-        <v>200</v>
+      <c r="J37" t="s">
+        <v>25</v>
+      </c>
+      <c r="K37" s="10" t="s">
+        <v>185</v>
+      </c>
+      <c r="L37" s="11">
+        <v>-5000</v>
+      </c>
+      <c r="M37" t="s">
+        <v>186</v>
+      </c>
+      <c r="N37" t="s">
+        <v>74</v>
+      </c>
+      <c r="O37" t="s">
+        <v>29</v>
+      </c>
+      <c r="P37" t="s">
+        <v>187</v>
       </c>
     </row>
     <row r="38" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A38" t="s">
         <v>157</v>
       </c>
-      <c r="B38" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C38" s="4" t="s">
+      <c r="B38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" t="s">
         <v>32</v>
       </c>
-      <c r="D38" s="4" t="s">
+      <c r="D38" t="s">
         <v>158</v>
       </c>
-      <c r="E38" s="5" t="s">
+      <c r="E38" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F38" s="4" t="s">
+      <c r="F38" t="s">
         <v>21</v>
       </c>
-      <c r="G38" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="4" t="s">
+      <c r="G38" t="s">
+        <v>22</v>
+      </c>
+      <c r="H38" t="s">
         <v>35</v>
       </c>
-      <c r="I38" s="4" t="s">
+      <c r="I38" t="s">
         <v>36</v>
       </c>
-      <c r="J38" s="4" t="s">
-[...18 lines deleted...]
-        <v>203</v>
+      <c r="J38" t="s">
+        <v>25</v>
+      </c>
+      <c r="K38" s="10" t="s">
+        <v>188</v>
+      </c>
+      <c r="L38" s="11">
+        <v>-5000</v>
+      </c>
+      <c r="M38" t="s">
+        <v>189</v>
+      </c>
+      <c r="N38" t="s">
+        <v>190</v>
+      </c>
+      <c r="O38" t="s">
+        <v>29</v>
+      </c>
+      <c r="P38" t="s">
+        <v>191</v>
       </c>
     </row>
     <row r="39" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A39" t="s">
         <v>157</v>
       </c>
-      <c r="B39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C39" s="4" t="s">
+      <c r="B39" t="s">
+        <v>17</v>
+      </c>
+      <c r="C39" t="s">
         <v>32</v>
       </c>
-      <c r="D39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E39" s="5" t="s">
+      <c r="D39" t="s">
+        <v>158</v>
+      </c>
+      <c r="E39" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F39" s="4" t="s">
+      <c r="F39" t="s">
         <v>21</v>
       </c>
-      <c r="G39" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="4" t="s">
+      <c r="G39" t="s">
+        <v>22</v>
+      </c>
+      <c r="H39" t="s">
         <v>35</v>
       </c>
-      <c r="I39" s="4" t="s">
+      <c r="I39" t="s">
         <v>36</v>
       </c>
-      <c r="J39" s="4" t="s">
-[...18 lines deleted...]
-        <v>206</v>
+      <c r="J39" t="s">
+        <v>25</v>
+      </c>
+      <c r="K39" s="10" t="s">
+        <v>192</v>
+      </c>
+      <c r="L39" s="11">
+        <v>-5000</v>
+      </c>
+      <c r="M39" t="s">
+        <v>193</v>
+      </c>
+      <c r="N39" t="s">
+        <v>100</v>
+      </c>
+      <c r="O39" t="s">
+        <v>29</v>
+      </c>
+      <c r="P39" t="s">
+        <v>194</v>
       </c>
     </row>
     <row r="40" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A40" t="s">
         <v>157</v>
       </c>
-      <c r="B40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C40" s="4" t="s">
+      <c r="B40" t="s">
+        <v>17</v>
+      </c>
+      <c r="C40" t="s">
         <v>32</v>
       </c>
-      <c r="D40" s="4" t="s">
+      <c r="D40" t="s">
         <v>158</v>
       </c>
-      <c r="E40" s="5" t="s">
+      <c r="E40" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F40" s="4" t="s">
+      <c r="F40" t="s">
         <v>21</v>
       </c>
-      <c r="G40" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="4" t="s">
+      <c r="G40" t="s">
+        <v>22</v>
+      </c>
+      <c r="H40" t="s">
         <v>35</v>
       </c>
-      <c r="I40" s="4" t="s">
+      <c r="I40" t="s">
         <v>36</v>
       </c>
-      <c r="J40" s="4" t="s">
-[...18 lines deleted...]
-        <v>209</v>
+      <c r="J40" t="s">
+        <v>25</v>
+      </c>
+      <c r="K40" s="10" t="s">
+        <v>195</v>
+      </c>
+      <c r="L40" s="11">
+        <v>-4900</v>
+      </c>
+      <c r="M40" t="s">
+        <v>196</v>
+      </c>
+      <c r="N40" t="s">
+        <v>74</v>
+      </c>
+      <c r="O40" t="s">
+        <v>29</v>
+      </c>
+      <c r="P40" t="s">
+        <v>197</v>
       </c>
     </row>
     <row r="41" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A41" t="s">
         <v>157</v>
       </c>
-      <c r="B41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C41" s="4" t="s">
+      <c r="B41" t="s">
+        <v>17</v>
+      </c>
+      <c r="C41" t="s">
         <v>32</v>
       </c>
-      <c r="D41" s="4" t="s">
+      <c r="D41" t="s">
         <v>158</v>
       </c>
-      <c r="E41" s="5" t="s">
+      <c r="E41" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F41" s="4" t="s">
+      <c r="F41" t="s">
         <v>21</v>
       </c>
-      <c r="G41" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="4" t="s">
+      <c r="G41" t="s">
+        <v>22</v>
+      </c>
+      <c r="H41" t="s">
         <v>35</v>
       </c>
-      <c r="I41" s="4" t="s">
+      <c r="I41" t="s">
         <v>36</v>
       </c>
-      <c r="J41" s="4" t="s">
-[...18 lines deleted...]
-        <v>212</v>
+      <c r="J41" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="10" t="s">
+        <v>198</v>
+      </c>
+      <c r="L41" s="11">
+        <v>-24698</v>
+      </c>
+      <c r="M41" t="s">
+        <v>199</v>
+      </c>
+      <c r="N41" t="s">
+        <v>100</v>
+      </c>
+      <c r="O41" t="s">
+        <v>29</v>
+      </c>
+      <c r="P41" t="s">
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A42" t="s">
         <v>157</v>
       </c>
-      <c r="B42" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C42" s="4" t="s">
+      <c r="B42" t="s">
+        <v>17</v>
+      </c>
+      <c r="C42" t="s">
         <v>32</v>
       </c>
-      <c r="D42" s="4" t="s">
+      <c r="D42" t="s">
         <v>158</v>
       </c>
-      <c r="E42" s="5" t="s">
+      <c r="E42" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F42" s="4" t="s">
+      <c r="F42" t="s">
         <v>21</v>
       </c>
-      <c r="G42" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H42" s="4" t="s">
+      <c r="G42" t="s">
+        <v>22</v>
+      </c>
+      <c r="H42" t="s">
         <v>35</v>
       </c>
-      <c r="I42" s="4" t="s">
+      <c r="I42" t="s">
         <v>36</v>
       </c>
-      <c r="J42" s="4" t="s">
-[...18 lines deleted...]
-        <v>216</v>
+      <c r="J42" t="s">
+        <v>25</v>
+      </c>
+      <c r="K42" s="10" t="s">
+        <v>201</v>
+      </c>
+      <c r="L42" s="11">
+        <v>-52224</v>
+      </c>
+      <c r="M42" t="s">
+        <v>202</v>
+      </c>
+      <c r="N42" t="s">
+        <v>28</v>
+      </c>
+      <c r="O42" t="s">
+        <v>29</v>
+      </c>
+      <c r="P42" t="s">
+        <v>203</v>
       </c>
     </row>
     <row r="43" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A43" t="s">
         <v>157</v>
       </c>
-      <c r="B43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C43" s="4" t="s">
+      <c r="B43" t="s">
+        <v>17</v>
+      </c>
+      <c r="C43" t="s">
         <v>32</v>
       </c>
-      <c r="D43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="E43" s="5" t="s">
+      <c r="D43" t="s">
+        <v>162</v>
+      </c>
+      <c r="E43" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F43" s="4" t="s">
+      <c r="F43" t="s">
         <v>21</v>
       </c>
-      <c r="G43" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H43" s="4" t="s">
+      <c r="G43" t="s">
+        <v>22</v>
+      </c>
+      <c r="H43" t="s">
         <v>35</v>
       </c>
-      <c r="I43" s="4" t="s">
+      <c r="I43" t="s">
         <v>36</v>
       </c>
-      <c r="J43" s="4" t="s">
-[...18 lines deleted...]
-        <v>219</v>
+      <c r="J43" t="s">
+        <v>25</v>
+      </c>
+      <c r="K43" s="10" t="s">
+        <v>204</v>
+      </c>
+      <c r="L43" s="11">
+        <v>-38025</v>
+      </c>
+      <c r="M43" t="s">
+        <v>205</v>
+      </c>
+      <c r="N43" t="s">
+        <v>39</v>
+      </c>
+      <c r="O43" t="s">
+        <v>29</v>
+      </c>
+      <c r="P43" t="s">
+        <v>206</v>
       </c>
     </row>
     <row r="44" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A44" t="s">
         <v>157</v>
       </c>
-      <c r="B44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C44" s="4" t="s">
+      <c r="B44" t="s">
+        <v>17</v>
+      </c>
+      <c r="C44" t="s">
         <v>32</v>
       </c>
-      <c r="D44" s="4" t="s">
+      <c r="D44" t="s">
         <v>158</v>
       </c>
-      <c r="E44" s="5" t="s">
+      <c r="E44" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F44" s="4" t="s">
+      <c r="F44" t="s">
         <v>21</v>
       </c>
-      <c r="G44" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H44" s="4" t="s">
+      <c r="G44" t="s">
+        <v>22</v>
+      </c>
+      <c r="H44" t="s">
         <v>35</v>
       </c>
-      <c r="I44" s="4" t="s">
+      <c r="I44" t="s">
         <v>36</v>
       </c>
-      <c r="J44" s="4" t="s">
-[...18 lines deleted...]
-        <v>222</v>
+      <c r="J44" t="s">
+        <v>25</v>
+      </c>
+      <c r="K44" s="10" t="s">
+        <v>207</v>
+      </c>
+      <c r="L44" s="11">
+        <v>27113.29</v>
+      </c>
+      <c r="M44" t="s">
+        <v>208</v>
+      </c>
+      <c r="N44" t="s">
+        <v>190</v>
+      </c>
+      <c r="O44" t="s">
+        <v>29</v>
+      </c>
+      <c r="P44" t="s">
+        <v>209</v>
       </c>
     </row>
     <row r="45" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A45" t="s">
         <v>157</v>
       </c>
-      <c r="B45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C45" s="4" t="s">
+      <c r="B45" t="s">
+        <v>17</v>
+      </c>
+      <c r="C45" t="s">
         <v>32</v>
       </c>
-      <c r="D45" s="4" t="s">
+      <c r="D45" t="s">
         <v>158</v>
       </c>
-      <c r="E45" s="5" t="s">
+      <c r="E45" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F45" s="4" t="s">
+      <c r="F45" t="s">
         <v>21</v>
       </c>
-      <c r="G45" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H45" s="4" t="s">
+      <c r="G45" t="s">
+        <v>22</v>
+      </c>
+      <c r="H45" t="s">
         <v>35</v>
       </c>
-      <c r="I45" s="4" t="s">
+      <c r="I45" t="s">
         <v>36</v>
       </c>
-      <c r="J45" s="4" t="s">
-[...11 lines deleted...]
-      <c r="N45" s="4" t="s">
+      <c r="J45" t="s">
+        <v>25</v>
+      </c>
+      <c r="K45" s="10" t="s">
+        <v>210</v>
+      </c>
+      <c r="L45" s="11">
+        <v>-5750</v>
+      </c>
+      <c r="M45" t="s">
+        <v>211</v>
+      </c>
+      <c r="N45" t="s">
         <v>39</v>
       </c>
-      <c r="O45" s="4" t="s">
-[...3 lines deleted...]
-        <v>225</v>
+      <c r="O45" t="s">
+        <v>29</v>
+      </c>
+      <c r="P45" t="s">
+        <v>212</v>
       </c>
     </row>
     <row r="46" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A46" t="s">
         <v>157</v>
       </c>
-      <c r="B46" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C46" s="4" t="s">
+      <c r="B46" t="s">
+        <v>17</v>
+      </c>
+      <c r="C46" t="s">
         <v>32</v>
       </c>
-      <c r="D46" s="4" t="s">
+      <c r="D46" t="s">
         <v>158</v>
       </c>
-      <c r="E46" s="5" t="s">
+      <c r="E46" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F46" s="4" t="s">
+      <c r="F46" t="s">
         <v>21</v>
       </c>
-      <c r="G46" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H46" s="4" t="s">
+      <c r="G46" t="s">
+        <v>22</v>
+      </c>
+      <c r="H46" t="s">
         <v>35</v>
       </c>
-      <c r="I46" s="4" t="s">
+      <c r="I46" t="s">
         <v>36</v>
       </c>
-      <c r="J46" s="4" t="s">
-[...18 lines deleted...]
-        <v>228</v>
+      <c r="J46" t="s">
+        <v>25</v>
+      </c>
+      <c r="K46" s="10" t="s">
+        <v>213</v>
+      </c>
+      <c r="L46" s="11">
+        <v>-5750</v>
+      </c>
+      <c r="M46" t="s">
+        <v>214</v>
+      </c>
+      <c r="N46" t="s">
+        <v>215</v>
+      </c>
+      <c r="O46" t="s">
+        <v>29</v>
+      </c>
+      <c r="P46" t="s">
+        <v>216</v>
       </c>
     </row>
     <row r="47" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A47" t="s">
         <v>157</v>
       </c>
-      <c r="B47" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C47" s="4" t="s">
+      <c r="B47" t="s">
+        <v>17</v>
+      </c>
+      <c r="C47" t="s">
         <v>32</v>
       </c>
-      <c r="D47" s="4" t="s">
+      <c r="D47" t="s">
         <v>158</v>
       </c>
-      <c r="E47" s="5" t="s">
+      <c r="E47" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F47" s="4" t="s">
+      <c r="F47" t="s">
         <v>21</v>
       </c>
-      <c r="G47" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H47" s="4" t="s">
+      <c r="G47" t="s">
+        <v>22</v>
+      </c>
+      <c r="H47" t="s">
         <v>35</v>
       </c>
-      <c r="I47" s="4" t="s">
+      <c r="I47" t="s">
         <v>36</v>
       </c>
-      <c r="J47" s="4" t="s">
-[...11 lines deleted...]
-      <c r="N47" s="4" t="s">
+      <c r="J47" t="s">
+        <v>25</v>
+      </c>
+      <c r="K47" s="10" t="s">
+        <v>217</v>
+      </c>
+      <c r="L47" s="11">
+        <v>-5750</v>
+      </c>
+      <c r="M47" t="s">
+        <v>218</v>
+      </c>
+      <c r="N47" t="s">
         <v>100</v>
       </c>
-      <c r="O47" s="4" t="s">
-[...3 lines deleted...]
-        <v>231</v>
+      <c r="O47" t="s">
+        <v>29</v>
+      </c>
+      <c r="P47" t="s">
+        <v>219</v>
       </c>
     </row>
     <row r="48" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A48" t="s">
         <v>157</v>
       </c>
-      <c r="B48" s="4" t="s">
-[...2 lines deleted...]
-      <c r="C48" s="4" t="s">
+      <c r="B48" t="s">
+        <v>17</v>
+      </c>
+      <c r="C48" t="s">
         <v>32</v>
       </c>
-      <c r="D48" s="4" t="s">
+      <c r="D48" t="s">
         <v>158</v>
       </c>
-      <c r="E48" s="5" t="s">
+      <c r="E48" s="9" t="s">
         <v>20</v>
       </c>
-      <c r="F48" s="4" t="s">
+      <c r="F48" t="s">
         <v>21</v>
       </c>
-      <c r="G48" s="4" t="s">
-[...2 lines deleted...]
-      <c r="H48" s="4" t="s">
+      <c r="G48" t="s">
+        <v>22</v>
+      </c>
+      <c r="H48" t="s">
         <v>35</v>
       </c>
-      <c r="I48" s="4" t="s">
+      <c r="I48" t="s">
         <v>36</v>
       </c>
-      <c r="J48" s="4" t="s">
-[...2 lines deleted...]
-      <c r="K48" s="6" t="s">
+      <c r="J48" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="10" t="s">
+        <v>220</v>
+      </c>
+      <c r="L48" s="11">
+        <v>-4100</v>
+      </c>
+      <c r="M48" t="s">
+        <v>221</v>
+      </c>
+      <c r="N48" t="s">
+        <v>67</v>
+      </c>
+      <c r="O48" t="s">
+        <v>29</v>
+      </c>
+      <c r="P48" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A49" t="s">
+        <v>157</v>
+      </c>
+      <c r="B49" t="s">
+        <v>17</v>
+      </c>
+      <c r="C49" t="s">
+        <v>32</v>
+      </c>
+      <c r="D49" t="s">
+        <v>158</v>
+      </c>
+      <c r="E49" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F49" t="s">
+        <v>21</v>
+      </c>
+      <c r="G49" t="s">
+        <v>22</v>
+      </c>
+      <c r="H49" t="s">
+        <v>35</v>
+      </c>
+      <c r="I49" t="s">
+        <v>36</v>
+      </c>
+      <c r="J49" t="s">
+        <v>25</v>
+      </c>
+      <c r="K49" s="10" t="s">
+        <v>223</v>
+      </c>
+      <c r="L49" s="11">
+        <v>-78227</v>
+      </c>
+      <c r="M49" t="s">
+        <v>224</v>
+      </c>
+      <c r="N49" t="s">
+        <v>39</v>
+      </c>
+      <c r="O49" t="s">
+        <v>29</v>
+      </c>
+      <c r="P49" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A50" t="s">
+        <v>157</v>
+      </c>
+      <c r="B50" t="s">
+        <v>17</v>
+      </c>
+      <c r="C50" t="s">
+        <v>32</v>
+      </c>
+      <c r="D50" t="s">
+        <v>158</v>
+      </c>
+      <c r="E50" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F50" t="s">
+        <v>21</v>
+      </c>
+      <c r="G50" t="s">
+        <v>22</v>
+      </c>
+      <c r="H50" t="s">
+        <v>35</v>
+      </c>
+      <c r="I50" t="s">
+        <v>36</v>
+      </c>
+      <c r="J50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K50" s="10" t="s">
+        <v>226</v>
+      </c>
+      <c r="L50" s="11">
+        <v>-4100</v>
+      </c>
+      <c r="M50" t="s">
+        <v>227</v>
+      </c>
+      <c r="N50" t="s">
+        <v>74</v>
+      </c>
+      <c r="O50" t="s">
+        <v>29</v>
+      </c>
+      <c r="P50" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A51" t="s">
+        <v>157</v>
+      </c>
+      <c r="B51" t="s">
+        <v>17</v>
+      </c>
+      <c r="C51" t="s">
+        <v>32</v>
+      </c>
+      <c r="D51" t="s">
+        <v>158</v>
+      </c>
+      <c r="E51" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F51" t="s">
+        <v>21</v>
+      </c>
+      <c r="G51" t="s">
+        <v>22</v>
+      </c>
+      <c r="H51" t="s">
+        <v>35</v>
+      </c>
+      <c r="I51" t="s">
+        <v>36</v>
+      </c>
+      <c r="J51" t="s">
+        <v>25</v>
+      </c>
+      <c r="K51" s="10" t="s">
+        <v>229</v>
+      </c>
+      <c r="L51" s="11">
+        <v>-4867</v>
+      </c>
+      <c r="M51" t="s">
+        <v>230</v>
+      </c>
+      <c r="N51" t="s">
+        <v>100</v>
+      </c>
+      <c r="O51" t="s">
+        <v>29</v>
+      </c>
+      <c r="P51" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A52" t="s">
+        <v>157</v>
+      </c>
+      <c r="B52" t="s">
+        <v>17</v>
+      </c>
+      <c r="C52" t="s">
+        <v>32</v>
+      </c>
+      <c r="D52" t="s">
+        <v>158</v>
+      </c>
+      <c r="E52" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="F52" t="s">
+        <v>21</v>
+      </c>
+      <c r="G52" t="s">
+        <v>22</v>
+      </c>
+      <c r="H52" t="s">
+        <v>35</v>
+      </c>
+      <c r="I52" t="s">
+        <v>36</v>
+      </c>
+      <c r="J52" t="s">
+        <v>25</v>
+      </c>
+      <c r="K52" s="10" t="s">
         <v>232</v>
       </c>
-      <c r="L48" s="7">
+      <c r="L52" s="11">
         <v>-10000</v>
       </c>
-      <c r="M48" s="4" t="s">
+      <c r="M52" t="s">
         <v>233</v>
       </c>
-      <c r="N48" s="4" t="s">
+      <c r="N52" t="s">
         <v>67</v>
       </c>
-      <c r="O48" s="4" t="s">
-[...2 lines deleted...]
-      <c r="P48" s="4" t="s">
+      <c r="O52" t="s">
+        <v>29</v>
+      </c>
+      <c r="P52" t="s">
         <v>234</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" verticalDpi="0" r:id="rId1"/>
-  <legacyDrawing r:id="rId2"/>
   <tableParts count="1">
-    <tablePart r:id="rId3"/>
+    <tablePart r:id="rId2"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101004B26CC5293DFBB41AE6CADACB5D9A8D2" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="4cc3dd3e7e1497325a1df603059f5855">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="bc2eab57-ae16-487e-a3ec-dfbf0a68cf24" xmlns:ns3="1ed9a0e3-c801-471d-a172-dc0d75f7aea4" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14c943035fb9381990375486699a2ca2" ns2:_="" ns3:_="">
     <xsd:import namespace="bc2eab57-ae16-487e-a3ec-dfbf0a68cf24"/>
     <xsd:import namespace="1ed9a0e3-c801-471d-a172-dc0d75f7aea4"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
@@ -4230,79 +4399,105 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="bc2eab57-ae16-487e-a3ec-dfbf0a68cf24">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="1ed9a0e3-c801-471d-a172-dc0d75f7aea4" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{107CE995-AC04-4221-A2F0-D25AFCC63FF5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{107CE995-AC04-4221-A2F0-D25AFCC63FF5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="bc2eab57-ae16-487e-a3ec-dfbf0a68cf24"/>
+    <ds:schemaRef ds:uri="1ed9a0e3-c801-471d-a172-dc0d75f7aea4"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90D23F5D-E1B9-4DE7-A253-7FB63920BE49}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3478390D-2B00-4921-8E19-EBFE84F1053A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="bc2eab57-ae16-487e-a3ec-dfbf0a68cf24"/>
+    <ds:schemaRef ds:uri="1ed9a0e3-c801-471d-a172-dc0d75f7aea4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3478390D-2B00-4921-8E19-EBFE84F1053A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{90D23F5D-E1B9-4DE7-A253-7FB63920BE49}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Report For Distribution</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>